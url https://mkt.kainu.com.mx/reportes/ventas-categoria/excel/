--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -808,110 +808,110 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L22"/>
+  <dimension ref="A1:L24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>REPORTE EJECUTIVO COMPARATIVO - VENTAS POR CATEGORÍA (POS + CRÉDITO)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Período: August 2026 | Comparativo: July 2026</t>
+          <t>Período: October 2026 | Comparativo: September 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Generado: 05/08/2026 13:34 | KAINUVET | 💳 Incluye ventas de crédito</t>
+          <t>Generado: 04/10/2026 22:33 | KAINUVET | 💳 Incluye ventas de crédito</t>
         </is>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>CATEGORÍA</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>AUGUST 2026</t>
+          <t>OCTOBER 2026</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
-          <t>JULY 2026</t>
+          <t>SEPTEMBER 2026</t>
         </is>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t>VARIACIÓN</t>
         </is>
       </c>
       <c r="L5" s="8" t="inlineStr">
         <is>
           <t>💳 CRÉDITO</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
       <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Ventas</t>
         </is>
       </c>
       <c r="C6" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="D6" s="9" t="inlineStr">
@@ -940,536 +940,618 @@
         </is>
       </c>
       <c r="I6" s="10" t="inlineStr">
         <is>
           <t>Pzas</t>
         </is>
       </c>
       <c r="J6" s="11" t="inlineStr">
         <is>
           <t>$</t>
         </is>
       </c>
       <c r="K6" s="11" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>BAÑO</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
-        <v>4724</v>
+        <v>7140</v>
       </c>
       <c r="C7" s="14" t="n">
-        <v>37.88</v>
+        <v>52.48</v>
       </c>
       <c r="D7" s="15" t="n">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E7" s="16" t="n">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F7" s="17" t="n">
-        <v>32462.5</v>
+        <v>44765</v>
       </c>
       <c r="G7" s="14" t="n">
-        <v>30.64</v>
+        <v>29.83</v>
       </c>
       <c r="H7" s="18" t="n">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="I7" s="18" t="n">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="J7" s="19" t="n">
-        <v>-27738.5</v>
+        <v>-37625</v>
       </c>
       <c r="K7" s="20" t="n">
-        <v>-85.45</v>
+        <v>-84.05</v>
       </c>
       <c r="L7" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="22" t="inlineStr">
         <is>
-          <t>ALIMENTO COMERCIAL</t>
+          <t>Sin Categoría</t>
         </is>
       </c>
       <c r="B8" s="23" t="n">
-        <v>4086.21</v>
+        <v>2285.33</v>
       </c>
       <c r="C8" s="24" t="n">
-        <v>32.77</v>
+        <v>16.8</v>
       </c>
       <c r="D8" s="25" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E8" s="26" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F8" s="27" t="n">
-        <v>11488.8</v>
+        <v>13589.66</v>
       </c>
       <c r="G8" s="24" t="n">
-        <v>10.84</v>
+        <v>9.06</v>
       </c>
       <c r="H8" s="28" t="n">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="I8" s="28" t="n">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="J8" s="29" t="n">
-        <v>-7402.589999999999</v>
+        <v>-11304.33</v>
       </c>
       <c r="K8" s="30" t="n">
-        <v>-64.43000000000001</v>
+        <v>-83.18000000000001</v>
       </c>
       <c r="L8" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="12" t="inlineStr">
         <is>
-          <t>MEDICAMENTOS / FARMACIA</t>
+          <t>PET SHOP</t>
         </is>
       </c>
       <c r="B9" s="13" t="n">
-        <v>1697.48</v>
+        <v>1551.72</v>
       </c>
       <c r="C9" s="14" t="n">
-        <v>13.61</v>
+        <v>11.4</v>
       </c>
       <c r="D9" s="15" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E9" s="16" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="F9" s="17" t="n">
-        <v>22845.12</v>
+        <v>10535.32</v>
       </c>
       <c r="G9" s="14" t="n">
-        <v>21.56</v>
+        <v>7.02</v>
       </c>
       <c r="H9" s="18" t="n">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="I9" s="18" t="n">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="J9" s="19" t="n">
-        <v>-21147.64</v>
+        <v>-8983.6</v>
       </c>
       <c r="K9" s="20" t="n">
-        <v>-92.56999999999999</v>
+        <v>-85.27</v>
       </c>
       <c r="L9" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1">
       <c r="A10" s="22" t="inlineStr">
         <is>
-          <t>ALIMENTO HÚMEDO</t>
+          <t>ALIMENTO COMERCIAL</t>
         </is>
       </c>
       <c r="B10" s="23" t="n">
-        <v>675</v>
+        <v>968.96</v>
       </c>
       <c r="C10" s="24" t="n">
-        <v>5.41</v>
+        <v>7.12</v>
       </c>
       <c r="D10" s="25" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E10" s="26" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F10" s="27" t="n">
-        <v>16310.5</v>
+        <v>15360.17</v>
       </c>
       <c r="G10" s="24" t="n">
-        <v>15.39</v>
+        <v>10.24</v>
       </c>
       <c r="H10" s="28" t="n">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I10" s="28" t="n">
-        <v>454</v>
+        <v>109</v>
       </c>
       <c r="J10" s="29" t="n">
-        <v>-15635.5</v>
+        <v>-14391.21</v>
       </c>
       <c r="K10" s="30" t="n">
-        <v>-95.86</v>
+        <v>-93.69</v>
       </c>
       <c r="L10" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t>CORTE</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="C11" s="14" t="n">
-        <v>5.03</v>
+        <v>4.7</v>
       </c>
       <c r="D11" s="15" t="n">
         <v>4</v>
       </c>
       <c r="E11" s="16" t="n">
         <v>4</v>
       </c>
       <c r="F11" s="17" t="n">
-        <v>2140</v>
+        <v>7430</v>
       </c>
       <c r="G11" s="14" t="n">
-        <v>2.02</v>
+        <v>4.95</v>
       </c>
       <c r="H11" s="18" t="n">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="I11" s="18" t="n">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="J11" s="19" t="n">
-        <v>-1513</v>
+        <v>-6790</v>
       </c>
       <c r="K11" s="20" t="n">
-        <v>-70.7</v>
+        <v>-91.39</v>
       </c>
       <c r="L11" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="22" t="inlineStr">
         <is>
-          <t>PET SHOP</t>
+          <t>TAXI-PET</t>
         </is>
       </c>
       <c r="B12" s="23" t="n">
-        <v>370.69</v>
+        <v>550</v>
       </c>
       <c r="C12" s="24" t="n">
-        <v>2.97</v>
+        <v>4.04</v>
       </c>
       <c r="D12" s="25" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E12" s="26" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F12" s="27" t="n">
-        <v>11172.37</v>
+        <v>2410</v>
       </c>
       <c r="G12" s="24" t="n">
-        <v>10.54</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="28" t="n">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="I12" s="28" t="n">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="J12" s="29" t="n">
-        <v>-10801.68</v>
+        <v>-1860</v>
       </c>
       <c r="K12" s="30" t="n">
-        <v>-96.68000000000001</v>
+        <v>-77.18000000000001</v>
       </c>
       <c r="L12" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13" ht="20" customHeight="1">
       <c r="A13" s="12" t="inlineStr">
         <is>
-          <t>VACUNAS</t>
+          <t>CONSULTAS</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="C13" s="14" t="n">
-        <v>2.33</v>
+        <v>2.2</v>
       </c>
       <c r="D13" s="15" t="n">
         <v>1</v>
       </c>
       <c r="E13" s="16" t="n">
         <v>1</v>
       </c>
       <c r="F13" s="17" t="n">
-        <v>6110</v>
+        <v>900</v>
       </c>
       <c r="G13" s="14" t="n">
-        <v>5.77</v>
+        <v>0.6</v>
       </c>
       <c r="H13" s="18" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="I13" s="18" t="n">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="J13" s="19" t="n">
-        <v>-5820</v>
+        <v>-600</v>
       </c>
       <c r="K13" s="20" t="n">
-        <v>-95.25</v>
+        <v>-66.67</v>
       </c>
       <c r="L13" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1">
-      <c r="A14" s="32" t="inlineStr">
-[...36 lines deleted...]
-      <c r="L14" s="41" t="n">
+      <c r="A14" s="22" t="inlineStr">
+        <is>
+          <t>MEDICAMENTOS / FARMACIA</t>
+        </is>
+      </c>
+      <c r="B14" s="23" t="n">
+        <v>170</v>
+      </c>
+      <c r="C14" s="24" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="D14" s="25" t="n">
+        <v>2</v>
+      </c>
+      <c r="E14" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="F14" s="27" t="n">
+        <v>28493.95</v>
+      </c>
+      <c r="G14" s="24" t="n">
+        <v>18.99</v>
+      </c>
+      <c r="H14" s="28" t="n">
+        <v>35</v>
+      </c>
+      <c r="I14" s="28" t="n">
+        <v>99</v>
+      </c>
+      <c r="J14" s="29" t="n">
+        <v>-28323.95</v>
+      </c>
+      <c r="K14" s="30" t="n">
+        <v>-99.40000000000001</v>
+      </c>
+      <c r="L14" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="32" t="inlineStr">
         <is>
-          <t>🔴 ELIMINADA: TAXI-PET</t>
+          <t>🔴 ELIMINADA: ALIMENTO HÚMEDO</t>
         </is>
       </c>
       <c r="B15" s="33" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="34" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="35" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="36" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="37" t="n">
-        <v>550</v>
+        <v>17850</v>
       </c>
       <c r="G15" s="34" t="n">
-        <v>0.52</v>
+        <v>11.89</v>
       </c>
       <c r="H15" s="38" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="I15" s="38" t="n">
-        <v>9</v>
+        <v>480</v>
       </c>
       <c r="J15" s="39" t="n">
-        <v>-550</v>
+        <v>-17850</v>
       </c>
       <c r="K15" s="40" t="inlineStr">
         <is>
           <t>-100%</t>
         </is>
       </c>
       <c r="L15" s="41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="32" t="inlineStr">
         <is>
-          <t>🔴 ELIMINADA: CERTIFICADOS DE VIAJE</t>
+          <t>🔴 ELIMINADA: PET SPA</t>
         </is>
       </c>
       <c r="B16" s="33" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="34" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="35" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="36" t="n">
         <v>0</v>
       </c>
       <c r="F16" s="37" t="n">
-        <v>2400</v>
+        <v>200</v>
       </c>
       <c r="G16" s="34" t="n">
-        <v>2.27</v>
+        <v>0.13</v>
       </c>
       <c r="H16" s="38" t="n">
         <v>1</v>
       </c>
       <c r="I16" s="38" t="n">
         <v>2</v>
       </c>
       <c r="J16" s="39" t="n">
-        <v>-2400</v>
+        <v>-200</v>
       </c>
       <c r="K16" s="40" t="inlineStr">
         <is>
           <t>-100%</t>
         </is>
       </c>
       <c r="L16" s="41" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="17" ht="26" customHeight="1">
-      <c r="A17" s="42" t="inlineStr">
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="32" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: VACUNAS</t>
+        </is>
+      </c>
+      <c r="B17" s="33" t="n">
+        <v>0</v>
+      </c>
+      <c r="C17" s="34" t="n">
+        <v>0</v>
+      </c>
+      <c r="D17" s="35" t="n">
+        <v>0</v>
+      </c>
+      <c r="E17" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" s="37" t="n">
+        <v>7430</v>
+      </c>
+      <c r="G17" s="34" t="n">
+        <v>4.95</v>
+      </c>
+      <c r="H17" s="38" t="n">
+        <v>23</v>
+      </c>
+      <c r="I17" s="38" t="n">
+        <v>23</v>
+      </c>
+      <c r="J17" s="39" t="n">
+        <v>-7430</v>
+      </c>
+      <c r="K17" s="40" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L17" s="41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="32" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: ESTUDIOS</t>
+        </is>
+      </c>
+      <c r="B18" s="33" t="n">
+        <v>0</v>
+      </c>
+      <c r="C18" s="34" t="n">
+        <v>0</v>
+      </c>
+      <c r="D18" s="35" t="n">
+        <v>0</v>
+      </c>
+      <c r="E18" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" s="37" t="n">
+        <v>1100</v>
+      </c>
+      <c r="G18" s="34" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="H18" s="38" t="n">
+        <v>1</v>
+      </c>
+      <c r="I18" s="38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" s="39" t="n">
+        <v>-1100</v>
+      </c>
+      <c r="K18" s="40" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L18" s="41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" ht="26" customHeight="1">
+      <c r="A19" s="42" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
-      <c r="B17" s="43" t="n">
-[...2 lines deleted...]
-      <c r="C17" s="44" t="n">
+      <c r="B19" s="43" t="n">
+        <v>13606.01</v>
+      </c>
+      <c r="C19" s="44" t="n">
         <v>100</v>
       </c>
-      <c r="D17" s="45" t="n">
-[...8 lines deleted...]
-      <c r="G17" s="48" t="n">
+      <c r="D19" s="45" t="n">
+        <v>48</v>
+      </c>
+      <c r="E19" s="46" t="n">
+        <v>51</v>
+      </c>
+      <c r="F19" s="47" t="n">
+        <v>150064.1</v>
+      </c>
+      <c r="G19" s="48" t="n">
         <v>100</v>
       </c>
-      <c r="H17" s="49" t="n">
-[...16 lines deleted...]
-      <c r="A18" s="53" t="inlineStr">
+      <c r="H19" s="49" t="n">
+        <v>385</v>
+      </c>
+      <c r="I19" s="49" t="n">
+        <v>1023</v>
+      </c>
+      <c r="J19" s="50" t="n">
+        <v>-136458.09</v>
+      </c>
+      <c r="K19" s="51" t="n">
+        <v>-90.93320121201539</v>
+      </c>
+      <c r="L19" s="52" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="53" t="inlineStr">
         <is>
           <t>Variación Tickets / Piezas</t>
         </is>
       </c>
-      <c r="B18" s="54" t="n"/>
-[...20 lines deleted...]
-      <c r="A21" s="56" t="inlineStr">
+      <c r="B20" s="54" t="n"/>
+      <c r="C20" s="54" t="n"/>
+      <c r="D20" s="55" t="inlineStr">
+        <is>
+          <t>-337 (-87.53%)</t>
+        </is>
+      </c>
+      <c r="E20" s="55" t="inlineStr">
+        <is>
+          <t>-972 (-95.01%)</t>
+        </is>
+      </c>
+      <c r="F20" s="54" t="n"/>
+      <c r="G20" s="54" t="n"/>
+      <c r="H20" s="54" t="n"/>
+      <c r="I20" s="54" t="n"/>
+      <c r="J20" s="54" t="n"/>
+      <c r="K20" s="54" t="n"/>
+      <c r="L20" s="54" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="56" t="inlineStr">
         <is>
           <t>KAINUVET - Sistema de Gestión Veterinaria Profesional</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="57" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="57" t="inlineStr">
         <is>
           <t>Nota: Totales SIN IVA. Promociones prorrateadas solo en POS. 💳 Incluye ventas de crédito.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A24:L24"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A1:L1"/>
-    <mergeCell ref="A22:L22"/>
+    <mergeCell ref="A23:L23"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="A3:L3"/>
-    <mergeCell ref="A21:L21"/>
     <mergeCell ref="L5:L6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>